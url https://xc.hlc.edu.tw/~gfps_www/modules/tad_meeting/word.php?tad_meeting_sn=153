--- v1 (2026-07-21)
+++ v2 (2026-09-25)
@@ -529,51 +529,51 @@
           <w:szCs w:val="22"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">◆ 辦理領域: 藝術、健康與體育、綜合活動、科技、生活課程等領域。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">校安事件 3503490 - 偶發事件記錄表及學生檢討單.doc : https://xc.hlc.edu.tw/~gfps_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=校安事件 3503490 - 偶發事件記錄表及學生檢討單.doc&amp;files_sn=252</w:t>
+        <w:t xml:space="preserve">校安事件 3503490 - 偶發事件記錄表及學生檢討單.doc : https://xc.hlc.edu.tw/~gfps_www/modules/tad_meeting/index.php?op=tufdl&amp;files_sn=252&amp;fn=校安事件 3503490 - 偶發事件記錄表及學生檢討單.doc</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>貳、教導處（教導主任）報告</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="125"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
@@ -954,51 +954,51 @@
           <w:szCs w:val="22"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　週五：李素真老師</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">114-2段考監考表-期中.pdf : https://xc.hlc.edu.tw/~gfps_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=114-2段考監考表-期中.pdf&amp;files_sn=253</w:t>
+        <w:t xml:space="preserve">114-2段考監考表-期中.pdf : https://xc.hlc.edu.tw/~gfps_www/modules/tad_meeting/index.php?op=tufdl&amp;files_sn=253&amp;fn=114-2段考監考表-期中.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>肆、健康中心（校護）報告</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="125"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
@@ -1423,51 +1423,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F81AB30F"/>
+    <w:nsid w:val="C4F51B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1571,51 +1571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B98F36BE"/>
+    <w:nsid w:val="860348D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>